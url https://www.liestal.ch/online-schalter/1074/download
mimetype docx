--- v0 (2025-10-14)
+++ v1 (2026-04-21)
@@ -6,53 +6,53 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00CF0EC9" w:rsidRDefault="00806D01" w:rsidP="006328EE">
+    <w:p w14:paraId="04E63705" w14:textId="77777777" w:rsidR="00CF0EC9" w:rsidRDefault="00806D01" w:rsidP="006328EE">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:smallCaps/>
           <w:spacing w:val="20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:spacing w:val="20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -91,51 +91,51 @@
           <w:spacing w:val="20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>sarbeiten</w:t>
       </w:r>
       <w:r w:rsidR="00CF0EC9">
         <w:rPr>
           <w:smallCaps/>
           <w:spacing w:val="20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> und</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:spacing w:val="20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Renovationen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A2BB3" w:rsidRPr="00437B8C" w:rsidRDefault="0052747C" w:rsidP="006328EE">
+    <w:p w14:paraId="0ED9787C" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRPr="00437B8C" w:rsidRDefault="0052747C" w:rsidP="006328EE">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-284"/>
         <w:rPr>
           <w:smallCaps/>
           <w:spacing w:val="20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:spacing w:val="20"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -179,481 +179,479 @@
       <w:r w:rsidR="00DE4618">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>92</w:t>
       </w:r>
       <w:r w:rsidR="00C8643D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> RBV</w:t>
       </w:r>
       <w:r w:rsidR="00437B8C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kleines Baubewilligungsverfahren</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E5FEF" w:rsidRPr="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="009E5FEF">
+    <w:p w14:paraId="47EFF354" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRPr="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="009E5FEF">
       <w:pPr>
         <w:spacing w:before="60" w:after="20"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5FEF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Adressen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10208" w:type="dxa"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="18" w:type="dxa"/>
           <w:right w:w="18" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="1251"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="4307"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="1587"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="190DD857" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="5B56C5E4" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="2AF296A5" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="3789F11D" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="41F3AFB7" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="3CA8D294" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="33A33C1A" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="18457E1A" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="3D0357F4" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4452016F" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="102F6800" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4331535A" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Gesuchsteller/in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="5657840D" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7671D730" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="08593EEF" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="62CFF8EA" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="5F8D1BA6" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="436A85B2" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Tel.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t>P.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6897E80F" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="26AE84F5" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="15"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -716,456 +714,456 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="06A61A5D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="05B575EF" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="1D7A1291" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6F26F5C0" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="44AEC5FA" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7FEDF224" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="666F459D" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="55CE7FA9" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6E045840" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="37BA71A2" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="42E99AC2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="2D4E1257" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="2722620F" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6D1893BE" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="62E8C600" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="1700D015" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="153B868E" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="27A5AFA8" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="1A50911B" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="1FDB80D1" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="725DDDD5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="16E2CD3C" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="15E83896" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="08CF9867" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="1F166CF4" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="3A5E95B2" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="59A1AB53" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="2A366AF1" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Tel.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t>G.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="04B16696" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="24B94376" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="15"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1228,394 +1226,394 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="23B452A1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="161417A9" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="1BDC7BCC" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="74860CEF" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="55AB2622" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="21E2C331" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="1366E44D" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6D512BF8" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="5E10CCAB" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="45889476" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="2DBCC74E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="57D2A335" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="46CC1559" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="1E5BE328" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4626379E" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="43308A2E" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="3831E220" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6CBCB02D" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="1DBFA44A" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="5C0E5AC3" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="63E2D13B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="3E36B45B" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="53B1E9AA" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6B5DFA18" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Strasse/Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="0F5054AC" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="17CCF7F8" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="30"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1682,100 +1680,100 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="2D51A263" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="00FB5ABA" w:rsidP="00FE0069">
+          <w:p w14:paraId="2FCF79C5" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="00FB5ABA" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="457F512F" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="405A5104" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="15"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1838,394 +1836,394 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="3A260742" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="0F81A8EA" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7C39E2BC" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="53BC3C4F" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="77627FD5" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="18CF061E" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="592A6A90" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4B4702F5" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7E495960" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="5EF6B90D" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="4A76EB3C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="5FF13927" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="442A86A0" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="2E7B92D3" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="55BC754E" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="39ED0435" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="54C73B0C" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7A31145F" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="47E7789F" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="160B4C33" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="7E2AA499" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4F2B4B2A" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4AEF7973" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="60131FE5" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PLZ/Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="58BB7C57" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="2B9E01E1" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="30"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -2302,447 +2300,447 @@
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="67BADA45" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="0654787D" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="719F0AB4" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7D6A9D8A" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="7E949495" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="44F99052" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="352274AE" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="05E2F75A" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6F37FDC0" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="520EA895" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="17664375" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4936A57D" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="507778E9" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="12666DF2" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="248387BA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="251516C2" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="3516E96B" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4B0578A6" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="2BF25CC9" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="0BDE54C1" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6B661965" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="46E93B1E" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7C8DB873" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="63EA09B6" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="43943BD7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="64FAA0AB" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7DF29F80" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="5FDDFA78" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="61DEA8EE" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6859" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="36039C69" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2805,421 +2803,421 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="15941CA4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="28C87CD3" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="2E697CB3" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="1FE1B4E6" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="30E5952D" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7298ACF8" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6630AD30" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7470F775" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="2CD2285C" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="156317C8" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="35E60649" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6E1B6FE8" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="2DA0F731" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="1337D976" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="609E425B" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="326489A1" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="5600C6E5" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="76DB1E1F" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4F1F90C9" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="09023CE0" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="2AF3A233" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="548BFF1A" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Grundeigentümer/in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="19C66775" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6B7BB344" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="039927A6" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="2592CD2B" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3286,110 +3284,110 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="0BD5B780" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="20ED6AEA" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Tel.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t>P.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4F2B5C70" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4D860ED3" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="15"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3452,459 +3450,459 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="186F874A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="5FA2476E" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6F9B3D0C" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="3181D964" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="5D7D97AF" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="363103EB" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="11702511" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="164AB6B9" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4B509DDD" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6EC50C23" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="504D9B17" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="09A5DD01" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="3B1C2EE7" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="43402EF5" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="10563B15" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="57255272" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4DD8B3A2" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="0D702DFD" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="23A0F81C" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="715B22A9" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="15DB42F8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4C439832" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="5832A402" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="29CAC582" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6307CB77" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="3D1579C2" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7BECE608" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4A41C9F3" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Tel.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t>G.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="58ED51A8" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="236286D4" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="15"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3967,397 +3965,397 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="5A7EEE32" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="17A4D04E" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="28D7FA42" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="00A8791E" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="5A3B1DC8" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="28F2701A" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="77C370B4" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="1FC7B2BD" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4B20AE30" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="3FC743C0" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="403A81D2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="5284DF03" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4E6C50AD" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="2C5FEDD7" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="773427A5" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="26E1DD47" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="41F2BBD8" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="181D1926" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="2F5A8BD1" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="3FB28F91" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="75B50FB6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="1F932E75" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6C69F7D2" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="385531C5" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Strasse/Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="37631D6C" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="706C7D51" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="30"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4424,103 +4422,103 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="0D107867" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="00FB5ABA" w:rsidP="00FE0069">
+          <w:p w14:paraId="4BE7B127" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="00FB5ABA" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="128405AE" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6DDA95E3" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="15"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4583,400 +4581,400 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="338B8ECB" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="3E28A8D6" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="38E1ECFD" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4E4D782E" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="0D08677D" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="1676D3AB" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="67A315DE" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="768AE22D" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4913D434" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="18C0B279" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="51D7329F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="0BF1DC7D" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="58A4599C" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="340EAA56" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="31A977F7" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4D6C0696" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="444589C0" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="3AC25BC0" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4D4695CA" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="27ED3356" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="054A2406" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="47BDE96F" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="5BB121D6" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="356BF8C4" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PLZ/Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="0A3351DF" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6DD8833E" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="30"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -5053,453 +5051,453 @@
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="262FDA4F" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="14D6DB0C" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="119E26BE" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7B40F028" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="36FF0970" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="0854A677" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="3282E41F" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="62763846" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6C59CC6A" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4C03E96E" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4D1F0298" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="39B34EB2" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="2EDED576" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="35AFDEB1" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="6DF4CC29" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7119DF0F" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="088F2655" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="76BE434C" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7C28B231" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4048FE1B" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4B4938D6" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="53163A37" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="16C42CF8" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7EFDE987" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="08F90F48" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6349454A" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="0CF42697" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="0D792841" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7C09FE55" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6859" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="266EEFFA" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5562,422 +5560,422 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="24DC0764" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="55CBFF3E" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="0E0BCF4F" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="761CBEBF" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="47CE964E" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="5B68FDFC" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="65E4899B" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="0B7FF014" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4629F0E7" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="520BAC40" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="32F3676D" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="28144FA3" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="2E3FDE8E" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6349CC38" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="212C69FF" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="3FEB1375" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="385655B5" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="6322D14D" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="413"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="49C45AED" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="0CE11BC7" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="17FE45F2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00C8643D">
+          <w:p w14:paraId="3ED39B09" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00C8643D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Rechnungstellung an</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="56EF8B53" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="3EC0CDF0" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="05A9416A" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6859" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="493F2F16" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="30"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6040,275 +6038,275 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="77B1BFD1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="10CE1E6C" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4E71CFFA" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7F44933E" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="04D1A12C" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6859" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="7920BAF8" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="5C31204F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="79189B59" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="400CB139" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="41F7B657" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="571B1141" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6859" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="4471C8CC" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5FEF">
+      <w:tr w:rsidR="009E5FEF" w14:paraId="62724476" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="63B16D9C" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="28C6DDA1" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="703128CD" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="28F72CF8" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6859" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
+          <w:p w14:paraId="2D850089" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="00FE0069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6371,335 +6369,335 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A32C57">
+      <w:tr w:rsidR="00A32C57" w14:paraId="37D15466" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A32C57" w:rsidRDefault="00A32C57" w:rsidP="00552ACB">
+          <w:p w14:paraId="54B941A7" w14:textId="77777777" w:rsidR="00A32C57" w:rsidRDefault="00A32C57" w:rsidP="00552ACB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A32C57" w:rsidRDefault="00A32C57" w:rsidP="00552ACB">
+          <w:p w14:paraId="621874E3" w14:textId="77777777" w:rsidR="00A32C57" w:rsidRDefault="00A32C57" w:rsidP="00552ACB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1251" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A32C57" w:rsidRDefault="00A32C57" w:rsidP="00552ACB">
+          <w:p w14:paraId="5F4924C5" w14:textId="77777777" w:rsidR="00A32C57" w:rsidRDefault="00A32C57" w:rsidP="00552ACB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A32C57" w:rsidRDefault="00A32C57" w:rsidP="00552ACB">
+          <w:p w14:paraId="14148085" w14:textId="77777777" w:rsidR="00A32C57" w:rsidRDefault="00A32C57" w:rsidP="00552ACB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6859" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A32C57" w:rsidRDefault="00A32C57" w:rsidP="00552ACB">
+          <w:p w14:paraId="719337D2" w14:textId="77777777" w:rsidR="00A32C57" w:rsidRDefault="00A32C57" w:rsidP="00552ACB">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009E5FEF" w:rsidRPr="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="009E5FEF">
+    <w:p w14:paraId="749F901D" w14:textId="77777777" w:rsidR="009E5FEF" w:rsidRPr="009E5FEF" w:rsidRDefault="009E5FEF" w:rsidP="009E5FEF">
       <w:pPr>
         <w:spacing w:before="120" w:after="20"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Projektdaten</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10208" w:type="dxa"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="18" w:type="dxa"/>
           <w:right w:w="18" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1951"/>
         <w:gridCol w:w="56"/>
         <w:gridCol w:w="1201"/>
         <w:gridCol w:w="84"/>
         <w:gridCol w:w="3225"/>
         <w:gridCol w:w="56"/>
         <w:gridCol w:w="653"/>
         <w:gridCol w:w="56"/>
         <w:gridCol w:w="2905"/>
         <w:gridCol w:w="21"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="5C9AE464" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="2868982E" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="4FA2E910" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="37D3E82D" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="577EC643" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6916" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="3588CFDB" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="551FAC90" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="00C8643D" w:rsidP="005B4BB9">
+          <w:p w14:paraId="3D38B662" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="00C8643D" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Unterhalt</w:t>
             </w:r>
             <w:r w:rsidR="009E5FEF">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>/Renovation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="43B99037" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="40DE53D0" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Bezeichnung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="2C42377E" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6916" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRPr="00B7670A" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="0357A9F4" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRPr="00B7670A" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="130"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
@@ -6762,276 +6760,276 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="17A37348" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="3B2BEF9F" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="1F948267" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="1F5B6284" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="0FDF252B" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6916" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7EA19379" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="2223DD5A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="748A6167" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7BC79ADC" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="338CE03C" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="3E833071" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6916" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="49E6464D" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="35E05419" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="54EF9651" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="06668C5A" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="272313E4" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Länge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="07BED857" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRPr="00B7670A" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="3F7E3229" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRPr="00B7670A" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:ind w:right="-33"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B7670A">
@@ -7099,98 +7097,98 @@
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="67571D58" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="140D99A1" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Breite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="68CB751A" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="60584873" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="15"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7253,391 +7251,391 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="0E3A4591" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7A070145" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="79C8AB20" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="2259DC98" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="6C707155" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="30B8B9F9" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="39C3551B" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="15A4C9DF" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="6DE13A6A" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="748ADC81" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="25EB4EC0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="6C8B7329" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="3CCDE188" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="4151FF24" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="01B5CEAA" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="36C60748" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="66121F7C" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="604ED015" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="4A918F05" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="4D28810B" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="0C74A5FA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="4F38E7BA" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="551EAB74" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="14A455AA" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Höhe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7F770A09" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRPr="00B7670A" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="14C8ECB7" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRPr="00B7670A" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:ind w:right="-33"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
@@ -7708,98 +7706,98 @@
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7B2DDC41" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="00C8643D">
+          <w:p w14:paraId="29679729" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="00C8643D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Fläche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="061EC8F4" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="660FEFF0" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="15"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -7865,404 +7863,404 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="56B0ADF2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="72102ED9" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="71E24286" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="101F0D16" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="1245C8F5" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="1A3B08D1" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="65CDFB09" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="2A24828E" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="55B145D8" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="0CD15B85" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="66D548DD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="530DF255" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="5916836A" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="4FBC5FDC" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="08B65969" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="5690C67E" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="0B1BB634" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="4129A7FB" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="761E1FC6" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7CB5D5BA" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="1F4C8F2C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="1F592FB6" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Standort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="3B882266" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="709C6F41" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Strasse/Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="3C650667" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6916" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRPr="00B7670A" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="0AB36594" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRPr="00B7670A" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:ind w:right="-33"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
@@ -8329,403 +8327,403 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="4172DF04" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="571D4B7F" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="19E6300A" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="2ECDAE80" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="23AC2730" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="1E68293E" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="1D02E9F8" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="13D69CA6" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="2B443FB5" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="744CCD74" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="62CEA753" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="6EE26A4D" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7F15019B" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="63EB9E67" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="6128C270" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="73B8278A" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7AD1C5B3" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="5C9A6BDF" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="2B292FFE" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="6622DEEA" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="0A2B4CE4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="2CF5FFB5" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="745F9373" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="11A894AC" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Parzelle(n)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="0B5C418F" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRPr="00B7670A" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="6D4BD1D4" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRPr="00B7670A" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:ind w:right="-33"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
@@ -8796,98 +8794,98 @@
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="10BDABC7" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="5773AB36" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Zone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="0B7C201F" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="33E8EF26" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="15"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
@@ -8953,392 +8951,392 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="0DB2550F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="3A317044" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="15ACA557" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="1B4FBCC5" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="5D0993F4" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="537DCEEE" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="1C7871C1" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="53B0C52A" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="3F88C41C" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7CD83691" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="0D9956F7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="0D75E802" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7F525A1B" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="1557C5A8" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="63467DA5" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="224F04F3" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="4C7DA83B" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="653" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="0BABC3FE" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="578A919B" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7A00D932" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="15EF40A4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="4EAA08B0" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="6C1C224C" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="005F12D3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="0E5CC010" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="005F12D3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Material/Farbe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="1740E26F" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6916" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRPr="00B7670A" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="2F3B6DC7" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRPr="00B7670A" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:ind w:right="-33"/>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
@@ -9405,1208 +9403,1208 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B7670A">
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="622C3F2B" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="21" w:type="dxa"/>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1951" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="168F82C9" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="1A991D22" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1201" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7EFF5918" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="84" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="2509F351" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6895" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="09C83F2C" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002A2BB3" w:rsidRPr="009E5FEF" w:rsidRDefault="002A2BB3" w:rsidP="00E9211B">
+    <w:p w14:paraId="568039B3" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRPr="009E5FEF" w:rsidRDefault="002A2BB3" w:rsidP="00E9211B">
       <w:pPr>
         <w:spacing w:before="120" w:after="20"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5FEF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Unterschriften</w:t>
       </w:r>
       <w:r w:rsidR="00DE4618" w:rsidRPr="009E5FEF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gesuchsteller/in und Grundeigentümer/in</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="18" w:type="dxa"/>
           <w:right w:w="18" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="2942"/>
         <w:gridCol w:w="56"/>
         <w:gridCol w:w="2104"/>
         <w:gridCol w:w="56"/>
         <w:gridCol w:w="3006"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="43DE3140" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="10326325" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7812311E" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="6CF35251" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="4DA9E888" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="0A4A9408" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="6A1DBC96" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="11D8C3DA" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="7976AF99" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="00D36B24" w:rsidP="005B4BB9">
+          <w:p w14:paraId="3E1440C9" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="00D36B24" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Gesuchsteller/in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="2A064560" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="00D36B24" w:rsidP="005B4BB9">
+          <w:p w14:paraId="4DA02BFF" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="00D36B24" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="14C4B15A" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="00D36B24" w:rsidP="005B4BB9">
+          <w:p w14:paraId="58D489C2" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="00D36B24" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Grundeigentümer/in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="6CB5BCED" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="00D36B24" w:rsidP="005B4BB9">
+          <w:p w14:paraId="131DCE0E" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="00D36B24" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="6E04B1CE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="593B697B" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="574A78E9" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="5F0D6BB1" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="20E95878" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="32F3AE0A" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="4968832F" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="497D7BD7" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="4DF549A9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="45262FB6" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="650126F7" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7840C75D" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="682D41BB" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="2B3F8205" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="3E6BC08D" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="46C6A6AE" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="085FEA2E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="5617BA2D" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="674E2BC2" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="3CF1A265" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="1CEFCC45" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="367C22CC" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="534FBAA2" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="34B7C07A" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="60FA50A9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="62A7A2BA" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="541AA65E" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="1D6D3419" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="017475A8" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="6BD267F3" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="01EABEC8" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="25A5B415" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="354BA5AE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7DF55BBA" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="48CCE3D5" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="774D468E" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="6A98B02B" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7EAB41C0" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="0B0664AE" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="0F51197E" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="6C641514" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="321FD2D0" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="09E73DCC" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="073A727C" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="6846BB70" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7C91A0F5" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="79D8DF12" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="0FF2B05A" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="052D54F0" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="56899CCC" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="785113C0" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="596F9E31" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="2A1497F1" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7315BFBB" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="24695834" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="786992B0" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="625A7C25" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="37203D5A" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Ort, Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="6ADE6814" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="714BC4EB" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="20"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10673,97 +10671,97 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="02CE5CBE" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="41C891C1" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Ort, Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="468C83D0" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="17A9A638" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="20"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10826,166 +10824,166 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="423FCD73" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="4459946C" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="3B9FCC2D" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="7C68A51F" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="5593A11A" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="1B98529E" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="3DA627A7" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="2A4C0A9C" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FC556C" w:rsidRPr="009E5FEF" w:rsidRDefault="00FC556C" w:rsidP="00FC556C">
+    <w:p w14:paraId="24B99942" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="009E5FEF" w:rsidRDefault="00FC556C" w:rsidP="00FC556C">
       <w:pPr>
         <w:spacing w:before="120" w:after="20"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5FEF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Unterschriften Grundeigentümer</w:t>
       </w:r>
       <w:r w:rsidR="005F12D3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/innen</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5FEF">
@@ -11003,1117 +11001,1117 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="18" w:type="dxa"/>
           <w:right w:w="18" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="2942"/>
         <w:gridCol w:w="56"/>
         <w:gridCol w:w="2104"/>
         <w:gridCol w:w="56"/>
         <w:gridCol w:w="3006"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="19EE7FFE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="7F3942B4" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="52C0E967" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="4DC6F18E" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="642DA5F5" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="46448BE2" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="4EB73BCF" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="667E64D0" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="69113028" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="6DB0F37C" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name / Adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="3879CF70" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="3417CB0A" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="0FD4FFD3" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="7966F62D" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name / Adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="7DFF02D9" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="3B1D2B41" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="03AB5C3C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="53715CAD" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="3EFD3323" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="129F9AD6" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="1003C469" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="7B929A40" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="42348C99" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="7502B374" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="7DD12E25" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5FFE1D45" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="32B5D81A" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="053036D7" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="25B47DF8" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="18515ED9" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="04B076D0" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="00CAC416" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="428DFF30" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5CE43D73" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="3B163B78" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5EF44A80" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5CDAFD85" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="583CBC2B" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="2D0BAA32" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="338CFB35" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="675E57C5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5C83B398" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="438DC248" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="30632BDC" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="67965962" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="0DEFE2DD" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="46DEFF18" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="73ED0825" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="3C144ED8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="295A02CD" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Parzelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="7D2A2AF7" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="55BF4449" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="25AB766B" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="3DEAAECD" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Parzelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="6F40D6B2" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="25795DE8" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="7B7C3354" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="72218BD5" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="0BFE62A4" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="391AF596" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5A4C4452" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="3AE5ECE9" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="21BE686F" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="20B9303C" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="564F859E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="66CA0CEF" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="705F0A8F" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="0924F2B5" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="697FCCD0" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="66E13734" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="690FB874" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="1B242FEE" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="582F5BC4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="43C5D52A" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Ort, Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="178F9323" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="7A0C683F" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="20"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -12180,97 +12178,97 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="4908447A" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5D37E571" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Ort, Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="446A1A2F" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="357B59C3" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="20"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -12333,1485 +12331,1485 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="5F211D62" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="2BE04472" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="55AEA5E0" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="281E61C3" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="30993215" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="00232AF9" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="60342FAD" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="4D15F9E8" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C" w:rsidRPr="007F5331">
+      <w:tr w:rsidR="00FC556C" w:rsidRPr="007F5331" w14:paraId="504C2CD9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="14712C38" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="54BA1E3C" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="0326BEFD" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="0079A590" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="55D13AE3" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="56CD026E" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="11E3193E" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C" w:rsidRPr="007F5331">
+      <w:tr w:rsidR="00FC556C" w:rsidRPr="007F5331" w14:paraId="0E1C67AE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="15616C0F" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="557B2C27" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="7159B08D" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="18D71001" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="0D8DB6BB" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="10A7D889" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="122AC6E1" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="007F5331" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="4"/>
                 <w:szCs w:val="4"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="436076B3" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="72C22BB1" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="1E1308F5" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5B4B68F5" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="7706638E" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="4B2635A6" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="13E4ECE9" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="506164AF" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="4D528B18" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="66B684CC" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name / Adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="031162CD" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="4D07FA09" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="46100184" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="6F16F20D" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Name / Adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5E50D967" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5EB127D9" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="32CD87C2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="72AEFAB2" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="3DD47CD8" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="1BC63FD1" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="1F8AE422" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="2E5EB076" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="01A47CFB" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="1E5B620E" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="70D37504" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="11DDE633" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="08D4DDA7" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="69480474" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="0ADFC1DB" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="451C92F9" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="743F3EEF" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="395E46EB" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="6DFFDB76" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="7B3D1DE0" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="72B00B4A" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="66AE0BE5" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="3E0B2D54" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="4DD6C0E3" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="42B2A858" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5AF116AD" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="7F8459F5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="0B933E4C" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="2AC9A9F9" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="158A906C" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="7FD34656" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="673E5FE7" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5EF21B20" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="09077E49" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="36C25CEE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="137C08FD" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Parzelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="1871847D" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="55F47A30" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="1F0067EB" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="6D9F6C19" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Parzelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="1802F119" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="43E802DB" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="3D4F2A6B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5973FA57" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5157BA50" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="2D937FAE" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="0E961047" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="2DFB3402" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="1906FDC1" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="3C41A477" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="0D59CF43" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="211B25C3" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="298469FB" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="57E2883E" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="289185FF" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="71CE4872" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="11BE4231" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="4AFE002E" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="1733D706" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="4970FC0E" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Ort, Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="0E828034" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="3F7CF992" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="20"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -13878,97 +13876,97 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="387F3619" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="034B31AE" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Ort, Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="76BD9675" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="6241F3D3" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="20"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
@@ -14031,1159 +14029,1159 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="060BD849" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="3ACCADD6" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5935CE78" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2942" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="003EC8BC" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="03A7806F" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="4BF6D547" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5760DA6C" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3006" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="39A83BD3" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FC556C" w:rsidRPr="009E5FEF" w:rsidRDefault="008511FA" w:rsidP="00FC556C">
+    <w:p w14:paraId="0F7518B4" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="009E5FEF" w:rsidRDefault="008511FA" w:rsidP="00FC556C">
       <w:pPr>
         <w:spacing w:before="120" w:after="20"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Unterlagen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="18" w:type="dxa"/>
           <w:right w:w="18" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="57"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="7200"/>
         <w:gridCol w:w="56"/>
         <w:gridCol w:w="568"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="31FD71B6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="1A415D00" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="589997E6" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="176536A9" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="20EEBEA6" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="0214A433" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="6CEBED59" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="746360FC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="008511FA" w:rsidP="008511FA">
+          <w:p w14:paraId="63001FC4" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="008511FA" w:rsidP="008511FA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Erforderl.</w:t>
             </w:r>
             <w:r w:rsidR="00FC556C">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Unter</w:t>
             </w:r>
             <w:r w:rsidR="00FC556C">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>lagen</w:t>
             </w:r>
             <w:r w:rsidR="00FC556C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="16CF9B71" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="358AED7B" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06E"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="2DC560B3" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Situationsplan M 1:500 mit eingezeichnetem Projekt und Vermassung inkl. Grenzabstand</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="081B84C7" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00662950" w:rsidP="006D3E4A">
+          <w:p w14:paraId="22C1804A" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00662950" w:rsidP="006D3E4A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00FC556C">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>-fach</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="0085A9BC" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="238C960A" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="6364C616" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="2C102CA2" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="038D193F" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="570E49EC" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5A36B9E0" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="0727D7B2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="22CD3F3B" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="36FF7B2C" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="022529EE" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="66C650A6" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="6110CB31" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5C50144E" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="411AC355" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="1E8A7599" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="40CE2F52" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="40FA343B" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06E"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="59B2944C" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Skizze / Plan / Prospekt mit Vermassung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="32F011C9" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00662950" w:rsidP="00787C52">
+          <w:p w14:paraId="3EE70E42" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00662950" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00FC556C">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>-fach</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="58887177" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="3AC4670D" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="1BB22907" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="1CDCBA13" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5ADB3E25" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="27EC0A14" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="254B65AD" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="6F6EB685" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="0575D759" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="14D32124" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="02AB1136" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="77C001C1" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="1C1051B6" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="391B829E" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="69CC854F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="055D0554" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="5CA2287A" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="53F7BCAA" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00662950">
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00662950">
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00CF0EC9">
+          <w:p w14:paraId="620DB89F" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00CF0EC9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Detailausführungen (Skizze, Plan, Prospekt etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="4370970F" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00662950" w:rsidP="00787C52">
+          <w:p w14:paraId="515FF87C" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00662950" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00FC556C">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>-fach</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="4CDA6BD8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="662326DA" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="57" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="6D965C66" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="3C63A1C7" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="55421859" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="56" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="63ACEBFE" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="568" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="7BE64B0F" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008A18DB" w:rsidRPr="00B63998" w:rsidRDefault="008A18DB" w:rsidP="00B87920">
+    <w:p w14:paraId="72681ECC" w14:textId="77777777" w:rsidR="008A18DB" w:rsidRPr="00B63998" w:rsidRDefault="008A18DB" w:rsidP="00B87920">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1702"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63998">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Das </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bau</w:t>
       </w:r>
@@ -15198,65 +15196,81 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ist mit den erforderlichen Unterlagen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidR="00CF0EC9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB5ABA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>die Stadt Liestal, Hochbau/Planung</w:t>
+        <w:t>die Stadt Liestal, Hochbau/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FB5ABA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Planung</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63998">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00FB5ABA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                             </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FB5ABA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63998">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Rathausstr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63998">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>36, 4410 Liestal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -15271,135 +15285,135 @@
         </w:rPr>
         <w:t xml:space="preserve"> einzureichen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (siehe auch Merkblatt auf der Rückseite).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10206"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC556C" w:rsidRPr="00423ACE">
+      <w:tr w:rsidR="00FC556C" w:rsidRPr="00423ACE" w14:paraId="05368A1F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="00423ACE" w:rsidRDefault="00FC556C" w:rsidP="00B87920">
+          <w:p w14:paraId="1F727671" w14:textId="082299DD" w:rsidR="00FC556C" w:rsidRPr="00423ACE" w:rsidRDefault="00FC556C" w:rsidP="00B87920">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1010"/>
                 <w:tab w:val="left" w:pos="1190"/>
               </w:tabs>
               <w:ind w:left="1190" w:hanging="1260"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423ACE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Hinweise</w:t>
             </w:r>
             <w:r w:rsidRPr="00423ACE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:tab/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0080501D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00FB5ABA">
+            <w:r w:rsidR="0089047D" w:rsidRPr="0089047D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Es ist die Unterschrift sämtlicher Grundeigentümer/innen und aller an die Parzelle anstossenden Grundeigentümer erforderlich inkl. anstossender Privatstrassen</w:t>
+              <w:t>Damit keine 10-tägige Planauflage notwendig ist, können die Unterschriften der benachbarten Grundeigentümer/innen durch den/die Gesuchsteller/innen eingeholt werden.</w:t>
             </w:r>
             <w:r w:rsidR="0019084B" w:rsidRPr="00FB5ABA">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> und –wege. </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002E629D" w:rsidRPr="00FB5ABA">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Bei mehreren Grundeigentümern bitte eine separate Liste verwenden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C" w:rsidRPr="00423ACE" w:rsidTr="00B87920">
+      <w:tr w:rsidR="00FC556C" w:rsidRPr="00423ACE" w14:paraId="557113E0" w14:textId="77777777" w:rsidTr="00B87920">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="00423ACE" w:rsidRDefault="00FC556C" w:rsidP="0080501D">
+          <w:p w14:paraId="185D7C2A" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="00423ACE" w:rsidRDefault="00FC556C" w:rsidP="0080501D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1010"/>
                 <w:tab w:val="left" w:pos="1190"/>
               </w:tabs>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423ACE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:tab/>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="0080501D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -15428,110 +15442,110 @@
             </w:r>
             <w:r w:rsidRPr="00423ACE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">reichen; </w:t>
             </w:r>
             <w:r w:rsidRPr="00423ACE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F06F"/>
             </w:r>
             <w:r w:rsidRPr="00423ACE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Unterlagen je nach Bauvorhaben erforderlich</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="1C553D26" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="6E145030" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="923"/>
               </w:tabs>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C">
+      <w:tr w:rsidR="00FC556C" w14:paraId="5B193912" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
+          <w:p w14:paraId="0D178A16" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRDefault="00FC556C" w:rsidP="00787C52">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1304"/>
               </w:tabs>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C" w:rsidRPr="00423ACE">
+      <w:tr w:rsidR="00FC556C" w:rsidRPr="00423ACE" w14:paraId="6B71B7A6" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="00423ACE" w:rsidRDefault="00423ACE" w:rsidP="00AF5277">
+          <w:p w14:paraId="71AF4186" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="00423ACE" w:rsidRDefault="00423ACE" w:rsidP="00AF5277">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1010"/>
                 <w:tab w:val="left" w:pos="1151"/>
               </w:tabs>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Grundlagen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
@@ -15558,60 +15572,60 @@
             </w:r>
             <w:r w:rsidR="00AF5277">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidR="004C1555">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (RBV), </w:t>
             </w:r>
             <w:r w:rsidR="00FC556C" w:rsidRPr="00423ACE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>speziell § 92 RBV</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC556C" w:rsidRPr="00423ACE">
+      <w:tr w:rsidR="00FC556C" w:rsidRPr="00423ACE" w14:paraId="6F38EAF9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC556C" w:rsidRPr="00423ACE" w:rsidRDefault="00423ACE" w:rsidP="007D150F">
+          <w:p w14:paraId="049F52D2" w14:textId="77777777" w:rsidR="00FC556C" w:rsidRPr="00423ACE" w:rsidRDefault="00423ACE" w:rsidP="007D150F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1010"/>
                 <w:tab w:val="left" w:pos="1151"/>
               </w:tabs>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="007D150F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Teilz</w:t>
             </w:r>
@@ -15638,133 +15652,133 @@
             </w:r>
             <w:r w:rsidR="007463BC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00FB5ABA">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>erhältlich unter</w:t>
             </w:r>
             <w:r w:rsidR="007463BC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> www.liestal.ch)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A2BB3">
+      <w:tr w:rsidR="002A2BB3" w14:paraId="609FA7A8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
+          <w:p w14:paraId="759B447F" w14:textId="77777777" w:rsidR="002A2BB3" w:rsidRDefault="002A2BB3" w:rsidP="005B4BB9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="923"/>
               </w:tabs>
               <w:ind w:left="-70"/>
               <w:rPr>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D87A9F" w:rsidRDefault="003724BE" w:rsidP="00D87A9F">
+    <w:p w14:paraId="67EFCB0B" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRDefault="003724BE" w:rsidP="00D87A9F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial,Bold" w:hAnsi="Arial,Bold" w:cs="Arial,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial,Bold" w:hAnsi="Arial,Bold" w:cs="Arial,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Merkblatt</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="00794BC4">
+    <w:p w14:paraId="754D5E3A" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="00794BC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="539" w:hanging="539"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial,Bold" w:hAnsi="Arial,Bold" w:cs="Arial,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial,Bold" w:hAnsi="Arial,Bold" w:cs="Arial,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A) Gesetzliche Grundlagen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="00A45389">
+    <w:p w14:paraId="3424D33A" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="00A45389">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -15792,51 +15806,51 @@
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00126F53">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">willigungen </w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">für Unterhaltsarbeiten und Renovationen </w:t>
       </w:r>
       <w:r w:rsidR="00126F53">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>innerhalb der Kernzone.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
+    <w:p w14:paraId="03C8312A" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -15865,96 +15879,96 @@
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Z) sind in der Kernzone äussere und innere Sanierungs- und Renovationsarbeiten </w:t>
       </w:r>
       <w:r w:rsidR="00794BC4" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>sowie</w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> bauliche Veränderungen bewilligungspflichtig.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
+    <w:p w14:paraId="3212CA9C" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Die Stadt Liestal hat gemäss § 12 TZ</w:t>
       </w:r>
       <w:r w:rsidR="00126F53">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Z in der Gestaltung der Baukörper, bei den Materialien und der Farbgebung ein verbindliches Mitspracherecht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
+    <w:p w14:paraId="15F39EE9" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -15976,272 +15990,272 @@
         </w:rPr>
         <w:t xml:space="preserve"> auf das Orts- und Strassenbild aufeinander abgestimmt werden kön</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>nen, sind gemäss § 13 Abs. 2 TZ</w:t>
       </w:r>
       <w:r w:rsidR="00126F53">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Z die folgenden Massnahmen bewilligungspflichtig:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="00A45389">
+    <w:p w14:paraId="3E241B20" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="00A45389">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>a) Umdecken von Dächern</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="00A45389">
+    <w:p w14:paraId="0A31633C" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="00A45389">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>b) Auswechseln von Fenstern, Aussentüren und Fensterläden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="00A45389">
+    <w:p w14:paraId="23B8A8A6" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="00A45389">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>c) Farbgebungen an den Fassaden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="00A45389">
+    <w:p w14:paraId="7E2AB674" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="00A45389">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>d) Sonnenstoren inkl. Farbwahl</w:t>
       </w:r>
       <w:r w:rsidR="00794BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Anmerkung: auch deren Stoffersatz)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="00A45389">
+    <w:p w14:paraId="47A66B4A" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="00A45389">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>e) Gestaltung öffentlicher Verkehrsflächen (auch auf privatem Grund)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="00A45389">
+    <w:p w14:paraId="566EC621" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="00A45389">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>f) Einfriedungen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
+    <w:p w14:paraId="72B3CE6E" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>In Absprache mit dem Bauinspektorat können geringfügige baulichen Änderungen im Innern des Gebäudes durch die Stadt Liestal, nach vorangegangener Besichtigung gemäss § 4 des TZ</w:t>
       </w:r>
       <w:r w:rsidR="00126F53">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Z, bewilligt werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
+    <w:p w14:paraId="7703481F" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Bei Sanierungsarbeiten und Renovationen an geschützten Gebäuden muss die Stellungnahme der kantonalen Denkmalpflege eingeholt werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
+    <w:p w14:paraId="53F2B855" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -16262,118 +16276,118 @@
         </w:rPr>
         <w:t>ngspflichtig</w:t>
       </w:r>
       <w:r w:rsidR="0014478E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, wenn sie nach aussen in Erscheinung treten (§1</w:t>
       </w:r>
       <w:r w:rsidR="005E52E6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0014478E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> VO TZRZ).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="005E52E6">
+    <w:p w14:paraId="21968473" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="005E52E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Das Anbringen oder Ändern von Reklameeinrichtungen richtet sich nach dem R</w:t>
       </w:r>
       <w:r w:rsidR="001809F7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>eklamereglement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
+    <w:p w14:paraId="2663F503" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="539" w:hanging="539"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial,Bold" w:hAnsi="Arial,Bold" w:cs="Arial,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial,Bold" w:hAnsi="Arial,Bold" w:cs="Arial,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B) Anforderungen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="00D87A9F">
+    <w:p w14:paraId="63BB47A2" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="00D87A9F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Für ein Bau</w:t>
       </w:r>
       <w:r w:rsidR="00602C07">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -16400,51 +16414,51 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">fach) </w:t>
       </w:r>
       <w:r w:rsidR="001711F3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>einzureichen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00747968" w:rsidP="00A45389">
+    <w:p w14:paraId="22B80000" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00747968" w:rsidP="00A45389">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00794BC4" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -16485,51 +16499,51 @@
         </w:rPr>
         <w:t>Bau</w:t>
       </w:r>
       <w:r w:rsidR="00A94163">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">gesuch </w:t>
       </w:r>
       <w:r w:rsidR="005F303E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">für Unterhaltsarbeiten und Renovationen in der Kernzone“ </w:t>
       </w:r>
       <w:r w:rsidR="00D87A9F" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>der Stadt Liestal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
+    <w:p w14:paraId="07E4B3EE" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00794BC4" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -16546,192 +16560,192 @@
       <w:r w:rsidR="00D8307D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kann über die Homepage </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00D8307D" w:rsidRPr="00410AB8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>www.liestal.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D8307D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (via Suchmaske GIS Liestal) erstellt und ausgedruckt werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
+    <w:p w14:paraId="6BD76037" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00794BC4" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Grundrisse, Fassadenskizzen, Prospekte, Detailskizzen etc. sowie Farbmuster mit den für die Beurteilung</w:t>
       </w:r>
       <w:r w:rsidR="00794BC4" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>des Bauvorhabens notwendigen Unterlagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
+    <w:p w14:paraId="40930502" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="00794BC4" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Für das Streichen von Fassaden ist ein entsprechendes Farbkonzept und/oder eine Bemusterung</w:t>
       </w:r>
       <w:r w:rsidR="00794BC4" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>gemäss Merkblatt Farbgebung in der Kernzone vorzulegen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRDefault="002042EA" w:rsidP="002042EA">
+    <w:p w14:paraId="6333EE46" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRDefault="002042EA" w:rsidP="002042EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="539" w:hanging="539"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial,Bold" w:hAnsi="Arial,Bold" w:cs="Arial,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial,Bold" w:hAnsi="Arial,Bold" w:cs="Arial,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">C) </w:t>
       </w:r>
       <w:r w:rsidR="00D87A9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial,Bold" w:hAnsi="Arial,Bold" w:cs="Arial,Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Eingabe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="00A45389">
+    <w:p w14:paraId="377BB048" w14:textId="47EE5CF7" w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00D87A9F" w:rsidP="000E7EE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00794BC4" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -16741,496 +16755,433 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Entsprechende Gesuche mit den Unterlagen </w:t>
       </w:r>
       <w:r w:rsidR="00A30D1D" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">sind einzureichen </w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">an die Stadt Liestal, </w:t>
       </w:r>
       <w:r w:rsidR="00D8307D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Hochbau/Planung,</w:t>
+        <w:t>Hochbau/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D8307D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Planung,</w:t>
       </w:r>
       <w:r w:rsidR="00794BC4" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD598A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DD598A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Rathausstrasse 36</w:t>
       </w:r>
       <w:r w:rsidR="00A45389" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4410 Liestal. Es können ergänzende Unterlagen verlangt</w:t>
       </w:r>
       <w:r w:rsidR="00794BC4" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00747968" w:rsidP="002042EA">
+    <w:p w14:paraId="1F26804B" w14:textId="69C66D93" w:rsidR="00BB6FF8" w:rsidRDefault="000E7EE4" w:rsidP="002042EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>2.</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87A9F" w:rsidRPr="00A45389">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00794BC4" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D87A9F" w:rsidRPr="00A45389">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bei </w:t>
+        <w:t>Damit keine 10-tägige Planauflage notwendig ist, k</w:t>
       </w:r>
-      <w:r w:rsidR="00A94163">
+      <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Unterhalts</w:t>
+        <w:t xml:space="preserve">önnen die Unterschriften der benachbarten Grundeigentümer/innen </w:t>
       </w:r>
-      <w:r w:rsidR="00D87A9F" w:rsidRPr="00A45389">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>arbeiten und Renovationen, welche die Eigentümer eines benachbarten Grundstücks</w:t>
+        <w:t xml:space="preserve">durch den/die Gesuchsteller/innen eingeholt werden. Können diese </w:t>
       </w:r>
-      <w:r w:rsidR="00794BC4" w:rsidRPr="00A45389">
+      <w:r w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">nicht beigebracht werden, müssen die Nachbarn durch die Stadt Liestal angeschrieben werden. </w:t>
       </w:r>
-      <w:r w:rsidR="00D87A9F" w:rsidRPr="00A45389">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">beeinträchtigen können, ist deren Unterschrift erforderlich. Im Zweifelsfall entscheidet </w:t>
-[...27 lines deleted...]
-        <w:t>esuchverfahrens.</w:t>
+        <w:t>Die Kosten dafür werden dem Gesuchsteller verrechnet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB6FF8" w:rsidRDefault="00D87A9F" w:rsidP="002042EA">
+    <w:p w14:paraId="23147153" w14:textId="09AA920F" w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="000E7EE4" w:rsidP="002042EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A45389">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. </w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6FF8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6FF8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D87A9F" w:rsidRPr="00A45389">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Die Nachbarschaft</w:t>
       </w:r>
       <w:r w:rsidR="00794BC4" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A45389">
+      <w:r w:rsidR="00D87A9F" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Können die Unterschriften der benachbarten Grundeigentümer</w:t>
-[...34 lines deleted...]
-        <w:t>Die Kosten dafür werden dem Gesuchsteller verrechnet.</w:t>
+        <w:t>kann innert 10 Tagen seit der Orientierung Einsprache erheben.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00BB6FF8" w:rsidP="002042EA">
+    <w:p w14:paraId="624C39D8" w14:textId="1C39E031" w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="000E7EE4" w:rsidP="002042EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>4.</w:t>
+        <w:t>4</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BB6FF8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00794BC4" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D87A9F" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Die Nachbarschaft</w:t>
+        <w:t>Der Stadtrat entscheidet über die Einsprachen</w:t>
       </w:r>
-      <w:r w:rsidR="00794BC4" w:rsidRPr="00A45389">
+      <w:r w:rsidR="00BB6FF8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>. Gegen diesen Entscheid kann innert 10 Tagen bei der Bau</w:t>
       </w:r>
       <w:r w:rsidR="00D87A9F" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>kann innert 10 Tagen seit der Orientierung Einsprache erheben.</w:t>
+        <w:t>rekurskommissi</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6FF8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>on Beschwerde erhoben werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="00BB6FF8" w:rsidP="002042EA">
+    <w:p w14:paraId="2153F241" w14:textId="6C8185B8" w:rsidR="00D87A9F" w:rsidRPr="00A45389" w:rsidRDefault="000E7EE4" w:rsidP="002042EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>5.</w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87A9F" w:rsidRPr="00A45389">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00794BC4" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D87A9F" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Der Stadtrat entscheidet über die Einsprachen</w:t>
-[...63 lines deleted...]
-        </w:rPr>
         <w:t>Sind keine Einsprachen eingegangen und ist das Baugesuch rechtlich in Ordnung, wird die Baubewilligung</w:t>
       </w:r>
       <w:r w:rsidR="00794BC4" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D87A9F" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mit den notwendigen </w:t>
       </w:r>
       <w:r w:rsidR="00A94163">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Auflagen und </w:t>
       </w:r>
       <w:r w:rsidR="00D87A9F" w:rsidRPr="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bedingungen erteilt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A18DB" w:rsidRPr="00447059" w:rsidRDefault="008A18DB" w:rsidP="008A18DB">
+    <w:p w14:paraId="2C8178D6" w14:textId="77777777" w:rsidR="008A18DB" w:rsidRPr="00447059" w:rsidRDefault="008A18DB" w:rsidP="008A18DB">
       <w:pPr>
         <w:pStyle w:val="Textkrper-Einzug2"/>
         <w:spacing w:before="40"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00447059">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Für weitere Auskünfte oder ein</w:t>
       </w:r>
       <w:r w:rsidR="00A94163">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">en Augenschein steht </w:t>
       </w:r>
       <w:r w:rsidR="00D8307D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>der Bereich Hochbau/Planung</w:t>
       </w:r>
       <w:r w:rsidRPr="00447059">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> gerne zur Verfü</w:t>
       </w:r>
       <w:r w:rsidR="00A94163">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>gung.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="008A18DB">
+    <w:p w14:paraId="7E057FAE" w14:textId="77777777" w:rsidR="00D87A9F" w:rsidRDefault="00D87A9F" w:rsidP="008A18DB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Die Bestimmungen der Raumplanungs- und Baugesetzgebung über Baubeginn, Baueinstellung sowie</w:t>
       </w:r>
       <w:r w:rsidR="00794BC4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -17268,98 +17219,98 @@
         </w:rPr>
         <w:t>(§</w:t>
       </w:r>
       <w:r w:rsidR="00A45389">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC2759">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>93</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> RBV).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF0EC9" w:rsidRDefault="00CF0EC9" w:rsidP="00794BC4">
+    <w:p w14:paraId="34004387" w14:textId="77777777" w:rsidR="00CF0EC9" w:rsidRDefault="00CF0EC9" w:rsidP="00794BC4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CF0EC9" w:rsidSect="00D87A9F">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1618" w:right="680" w:bottom="899" w:left="1080" w:header="510" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00414141" w:rsidRDefault="00414141">
+    <w:p w14:paraId="7B3E13C5" w14:textId="77777777" w:rsidR="005F3C02" w:rsidRDefault="005F3C02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00414141" w:rsidRDefault="00414141">
+    <w:p w14:paraId="0D49DCE3" w14:textId="77777777" w:rsidR="005F3C02" w:rsidRDefault="005F3C02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -17379,221 +17330,221 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial,Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00414141" w:rsidRPr="00F93F32" w:rsidRDefault="00414141" w:rsidP="00E33CFA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0936747D" w14:textId="77777777" w:rsidR="00414141" w:rsidRPr="00F93F32" w:rsidRDefault="00414141" w:rsidP="00E33CFA">
     <w:pPr>
       <w:pStyle w:val="FusszeileFett"/>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="1" w:name="BkmInformationen2"/>
+    <w:bookmarkStart w:id="0" w:name="BkmInformationen2"/>
     <w:r w:rsidRPr="00F93F32">
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Öffnungszeiten: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="00F93F32">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>www.liestal.ch</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
-  <w:p w:rsidR="00414141" w:rsidRDefault="00414141" w:rsidP="00E33CFA">
+  <w:p w14:paraId="091F96C9" w14:textId="77777777" w:rsidR="00414141" w:rsidRDefault="00414141" w:rsidP="00E33CFA">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
-  <w:bookmarkEnd w:id="1"/>
-  <w:p w:rsidR="00DD598A" w:rsidRPr="00DD598A" w:rsidRDefault="00DD598A" w:rsidP="00DD598A">
+  <w:bookmarkEnd w:id="0"/>
+  <w:p w14:paraId="1BE8596A" w14:textId="77777777" w:rsidR="00DD598A" w:rsidRPr="00DD598A" w:rsidRDefault="00DD598A" w:rsidP="00DD598A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="540"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="539" w:hanging="539"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DD598A">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Stadt Liestal, Hochbau/Planung, </w:t>
     </w:r>
     <w:r w:rsidR="00662950">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>März</w:t>
     </w:r>
     <w:r w:rsidRPr="00DD598A">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2023</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00414141" w:rsidRDefault="00414141">
+  <w:p w14:paraId="3BBAFA6B" w14:textId="1AD647E8" w:rsidR="00414141" w:rsidRDefault="00414141">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> IF </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> NumPages </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00662950">
+    <w:r w:rsidR="00552C87">
       <w:instrText>2</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> = </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> Page </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00662950">
+    <w:r w:rsidR="00552C87">
       <w:instrText>2</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> "" "" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...1 lines deleted...]
-  <w:p w:rsidR="00414141" w:rsidRDefault="00414141" w:rsidP="00033B37">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:bookmarkStart w:id="1" w:name="BkmInformationen1"/>
+  <w:p w14:paraId="7FB87419" w14:textId="63AA610C" w:rsidR="00414141" w:rsidRDefault="00414141" w:rsidP="00033B37">
     <w:pPr>
       <w:pStyle w:val="FusszeileFett"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> IF </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> NumPages </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00662950">
+    <w:r w:rsidR="00552C87">
       <w:instrText>2</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> = </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> Page </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00662950">
+    <w:r w:rsidR="00552C87">
       <w:instrText>1</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">  "</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> DocProperty "FirmaInformationenZeile1" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:instrText>Öffnungszeiten: Mo., Di., Do., Fr. 08:30 bis 11:30 Uhr</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> </w:instrText>
@@ -17607,194 +17558,194 @@
     <w:r>
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> DocProperty "FirmaInformationenZeile2" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:instrText>Mi. 08:30 - 11:30 Uhr / 13:00 - 18:00 Uhr</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:instrText>" ""</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00414141" w:rsidRDefault="00414141" w:rsidP="003837C0">
+  <w:p w14:paraId="624AE142" w14:textId="77777777" w:rsidR="00414141" w:rsidRDefault="00414141" w:rsidP="003837C0">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
-  <w:bookmarkEnd w:id="2"/>
-  <w:p w:rsidR="00414141" w:rsidRPr="003837C0" w:rsidRDefault="00414141" w:rsidP="003837C0">
+  <w:bookmarkEnd w:id="1"/>
+  <w:p w14:paraId="6DB09CAE" w14:textId="64C9CD21" w:rsidR="00414141" w:rsidRPr="003837C0" w:rsidRDefault="00414141" w:rsidP="003837C0">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> IF </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> NumPages </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00662950">
+    <w:r w:rsidR="00552C87">
       <w:instrText>2</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> = </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> Page </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00662950">
+    <w:r w:rsidR="00552C87">
       <w:instrText>1</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">  "</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> Filename  </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:instrText>Formular Kleinbauten Sanierungen Renovationen Zentrum 2012</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:instrText>"  ""</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> IF </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> NumPages </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00662950">
+    <w:r w:rsidR="00552C87">
       <w:instrText>2</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> = </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> Page </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00662950">
+    <w:r w:rsidR="00552C87">
       <w:instrText>1</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> "" "" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00414141" w:rsidRDefault="00414141">
+    <w:p w14:paraId="4C0AF3BD" w14:textId="77777777" w:rsidR="005F3C02" w:rsidRDefault="005F3C02">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00414141" w:rsidRDefault="00414141">
+    <w:p w14:paraId="2C188D1F" w14:textId="77777777" w:rsidR="005F3C02" w:rsidRDefault="005F3C02">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00414141" w:rsidRPr="003D6A33" w:rsidRDefault="00414141" w:rsidP="00B6473B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0D21AB58" w14:textId="77777777" w:rsidR="00414141" w:rsidRPr="003D6A33" w:rsidRDefault="00414141" w:rsidP="00B6473B">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4820"/>
         <w:tab w:val="right" w:pos="9526"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="Kopfzeile8ptChar"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Kopfzeile12ptChar"/>
       </w:rPr>
       <w:t>Stadt Liestal</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Kopfzeile8ptChar"/>
       </w:rPr>
       <w:t>www.liestal.ch</w:t>
     </w:r>
@@ -17854,81 +17805,81 @@
       <w:instrText xml:space="preserve"> Numpages </w:instrText>
     </w:r>
     <w:r w:rsidRPr="003D6A33">
       <w:rPr>
         <w:rStyle w:val="Kopfzeile8ptChar"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Kopfzeile8ptChar"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="003D6A33">
       <w:rPr>
         <w:rStyle w:val="Kopfzeile8ptChar"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10317" w:type="dxa"/>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="57" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="907"/>
       <w:gridCol w:w="5613"/>
       <w:gridCol w:w="3797"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00414141" w:rsidRPr="0069783C">
+    <w:tr w:rsidR="00414141" w:rsidRPr="0069783C" w14:paraId="57C2AD21" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="907" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00414141" w:rsidRDefault="00414141">
+        <w:p w14:paraId="35C04E36" w14:textId="77777777" w:rsidR="00414141" w:rsidRDefault="00414141">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
           </w:pPr>
           <w:r>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="250E1079" wp14:editId="279AAD74">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33994513" wp14:editId="19FBC0E6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>36195</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="483235" cy="575945"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="logo1" descr="wappen_s_w klein"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="logo1" descr="wappen_s_w klein"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
@@ -17952,211 +17903,211 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5613" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00414141" w:rsidRDefault="00414141" w:rsidP="008A2BDB">
+        <w:p w14:paraId="2D853C4B" w14:textId="77777777" w:rsidR="00414141" w:rsidRDefault="00414141" w:rsidP="008A2BDB">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile16pt"/>
           </w:pPr>
           <w:r>
             <w:t>Stadt Liestal</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00414141" w:rsidRPr="003F023B" w:rsidRDefault="00414141" w:rsidP="008A2BDB">
+        <w:p w14:paraId="6B66D871" w14:textId="77777777" w:rsidR="00414141" w:rsidRPr="003F023B" w:rsidRDefault="00414141" w:rsidP="008A2BDB">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile16pt"/>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="00414141" w:rsidRDefault="00414141" w:rsidP="008A2BDB">
+        <w:p w14:paraId="638A6707" w14:textId="77777777" w:rsidR="00414141" w:rsidRDefault="00414141" w:rsidP="008A2BDB">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
           </w:pPr>
           <w:r>
             <w:t>Hochbau/Planung</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3797" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00414141" w:rsidRDefault="00414141" w:rsidP="00143E43">
+        <w:p w14:paraId="4F9F5AAC" w14:textId="77777777" w:rsidR="00414141" w:rsidRDefault="00414141" w:rsidP="00143E43">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile8pt"/>
           </w:pPr>
           <w:r>
             <w:t>Planung</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00414141" w:rsidRDefault="00414141" w:rsidP="00143E43">
+        <w:p w14:paraId="2F665E3D" w14:textId="77777777" w:rsidR="00414141" w:rsidRDefault="00414141" w:rsidP="00143E43">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile8pt"/>
           </w:pPr>
           <w:r>
             <w:t>Rathausstrasse 36</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00414141" w:rsidRDefault="00414141" w:rsidP="00143E43">
+        <w:p w14:paraId="053A1744" w14:textId="77777777" w:rsidR="00414141" w:rsidRDefault="00414141" w:rsidP="00143E43">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile8pt"/>
           </w:pPr>
           <w:r>
             <w:t>CH - 4410 Liestal</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00414141" w:rsidRPr="0069783C" w:rsidRDefault="00414141" w:rsidP="00143E43">
+        <w:p w14:paraId="209B3BA9" w14:textId="77777777" w:rsidR="00414141" w:rsidRPr="0069783C" w:rsidRDefault="00414141" w:rsidP="00143E43">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile8pt"/>
             <w:rPr>
               <w:lang w:val="it-IT"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0069783C">
             <w:rPr>
               <w:lang w:val="it-IT"/>
             </w:rPr>
             <w:t xml:space="preserve">Tel. </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="it-IT"/>
             </w:rPr>
             <w:t>061 927 52 79</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00414141" w:rsidRPr="0069783C" w:rsidRDefault="00414141" w:rsidP="00143E43">
+        <w:p w14:paraId="7E4C7F75" w14:textId="77777777" w:rsidR="00414141" w:rsidRPr="0069783C" w:rsidRDefault="00414141" w:rsidP="00143E43">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile8pt"/>
             <w:rPr>
               <w:lang w:val="it-IT"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00806D01">
             <w:rPr>
               <w:b/>
               <w:lang w:val="it-IT"/>
             </w:rPr>
             <w:t>baugesuch</w:t>
           </w:r>
           <w:r w:rsidRPr="0069783C">
             <w:rPr>
               <w:lang w:val="it-IT"/>
             </w:rPr>
             <w:t>@</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="it-IT"/>
             </w:rPr>
             <w:t>liestal.ch</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00414141" w:rsidRPr="0069783C">
+    <w:tr w:rsidR="00414141" w:rsidRPr="0069783C" w14:paraId="6700ECE2" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="57"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="907" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00414141" w:rsidRPr="008472E0" w:rsidRDefault="00414141">
+        <w:p w14:paraId="6278AE1E" w14:textId="77777777" w:rsidR="00414141" w:rsidRPr="008472E0" w:rsidRDefault="00414141">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile"/>
             <w:rPr>
               <w:lang w:val="it-IT"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5613" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00414141" w:rsidRPr="008472E0" w:rsidRDefault="00414141" w:rsidP="008A2BDB">
+        <w:p w14:paraId="4ABC9AA7" w14:textId="77777777" w:rsidR="00414141" w:rsidRPr="008472E0" w:rsidRDefault="00414141" w:rsidP="008A2BDB">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile16pt"/>
             <w:rPr>
               <w:lang w:val="it-IT"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3797" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00414141" w:rsidRPr="008472E0" w:rsidRDefault="00414141" w:rsidP="00143E43">
+        <w:p w14:paraId="4085C5C5" w14:textId="77777777" w:rsidR="00414141" w:rsidRPr="008472E0" w:rsidRDefault="00414141" w:rsidP="00143E43">
           <w:pPr>
             <w:pStyle w:val="Kopfzeile8pt"/>
             <w:rPr>
               <w:lang w:val="it-IT"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00414141" w:rsidRPr="0069783C" w:rsidRDefault="00414141" w:rsidP="001D5F2F">
+  <w:p w14:paraId="298C7D88" w14:textId="77777777" w:rsidR="00414141" w:rsidRPr="0069783C" w:rsidRDefault="00414141" w:rsidP="001D5F2F">
     <w:pPr>
       <w:pStyle w:val="Vordruck1"/>
       <w:rPr>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="079C2B4B"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0407000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18745AB3"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="ADA07DB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -18869,211 +18820,222 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2077587782">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1040862736">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1013191341">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1713189721">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2042433995">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="17053080">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1031032584">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="484204650">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="961617461">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="180"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="O+PRcMCdn6QADdgp5B4AyRUJ6nS6nAzvPC/MkV51z6DlAGAoEbDkFkj8R5CswmOc94+ULr++P1INRN8emV1btg==" w:salt="2kAqnN5GLT14/aQoOz1dHg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="glMZYuaTtRCk3nxzVazRSNt7ZBLFiFHG2Wp+fWLYt7ISWj7SutJ/Z9znhcsMycjDDod0O5TW7wlrm+4DIeRr2Q==" w:salt="dZI6mMREiC5Xrq0eF8Ci7A=="/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="357"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D3E4A"/>
     <w:rsid w:val="00033B37"/>
     <w:rsid w:val="00034CE1"/>
     <w:rsid w:val="00084A11"/>
     <w:rsid w:val="00094765"/>
     <w:rsid w:val="000A3E4E"/>
     <w:rsid w:val="000B6F25"/>
     <w:rsid w:val="000C77CD"/>
+    <w:rsid w:val="000E7EE4"/>
     <w:rsid w:val="00114B23"/>
     <w:rsid w:val="00114C10"/>
     <w:rsid w:val="00122B36"/>
     <w:rsid w:val="00126F53"/>
     <w:rsid w:val="00137D7E"/>
     <w:rsid w:val="00143E43"/>
     <w:rsid w:val="0014478E"/>
     <w:rsid w:val="001711F3"/>
     <w:rsid w:val="001809F7"/>
     <w:rsid w:val="0019084B"/>
     <w:rsid w:val="001B4854"/>
     <w:rsid w:val="001C6F76"/>
     <w:rsid w:val="001D5F2F"/>
     <w:rsid w:val="002042EA"/>
     <w:rsid w:val="00232079"/>
     <w:rsid w:val="002419E4"/>
     <w:rsid w:val="00255A5F"/>
     <w:rsid w:val="002861B2"/>
     <w:rsid w:val="002A2BB3"/>
     <w:rsid w:val="002A3D63"/>
     <w:rsid w:val="002E629D"/>
     <w:rsid w:val="00307BEA"/>
     <w:rsid w:val="00316B40"/>
     <w:rsid w:val="00325CDB"/>
     <w:rsid w:val="00331ACA"/>
     <w:rsid w:val="00363993"/>
     <w:rsid w:val="00364E0A"/>
     <w:rsid w:val="00371097"/>
     <w:rsid w:val="003724BE"/>
     <w:rsid w:val="003772B4"/>
     <w:rsid w:val="003837C0"/>
     <w:rsid w:val="003D6A33"/>
     <w:rsid w:val="003F023B"/>
     <w:rsid w:val="00414141"/>
     <w:rsid w:val="00423ACE"/>
     <w:rsid w:val="00437B8C"/>
     <w:rsid w:val="00467139"/>
     <w:rsid w:val="00494085"/>
     <w:rsid w:val="004C1555"/>
     <w:rsid w:val="00524682"/>
     <w:rsid w:val="0052747C"/>
     <w:rsid w:val="00546244"/>
     <w:rsid w:val="00552ACB"/>
+    <w:rsid w:val="00552C87"/>
     <w:rsid w:val="005700AE"/>
     <w:rsid w:val="005B2011"/>
     <w:rsid w:val="005B3D36"/>
     <w:rsid w:val="005B4BB9"/>
     <w:rsid w:val="005E14DE"/>
     <w:rsid w:val="005E52E6"/>
     <w:rsid w:val="005F12D3"/>
     <w:rsid w:val="005F303E"/>
+    <w:rsid w:val="005F3C02"/>
     <w:rsid w:val="005F5A4D"/>
+    <w:rsid w:val="005F678B"/>
     <w:rsid w:val="00602C07"/>
     <w:rsid w:val="006328EE"/>
     <w:rsid w:val="006348AC"/>
     <w:rsid w:val="00647719"/>
+    <w:rsid w:val="00653508"/>
     <w:rsid w:val="00662950"/>
     <w:rsid w:val="00676259"/>
     <w:rsid w:val="0067686A"/>
     <w:rsid w:val="0069783C"/>
     <w:rsid w:val="006D3E4A"/>
     <w:rsid w:val="006D421B"/>
     <w:rsid w:val="006F6BF3"/>
     <w:rsid w:val="007065D4"/>
     <w:rsid w:val="007118DB"/>
     <w:rsid w:val="00712249"/>
     <w:rsid w:val="00723FF7"/>
     <w:rsid w:val="00724EE1"/>
     <w:rsid w:val="00733B1F"/>
     <w:rsid w:val="007463BC"/>
     <w:rsid w:val="00747968"/>
     <w:rsid w:val="00787C52"/>
+    <w:rsid w:val="00793B6A"/>
     <w:rsid w:val="00794BC4"/>
     <w:rsid w:val="007D150F"/>
     <w:rsid w:val="007D52F5"/>
+    <w:rsid w:val="007F7988"/>
+    <w:rsid w:val="00804CFB"/>
     <w:rsid w:val="0080501D"/>
     <w:rsid w:val="00806D01"/>
     <w:rsid w:val="00813352"/>
     <w:rsid w:val="008178BA"/>
     <w:rsid w:val="008247ED"/>
     <w:rsid w:val="0084428F"/>
     <w:rsid w:val="008472E0"/>
     <w:rsid w:val="008511FA"/>
     <w:rsid w:val="00871F38"/>
     <w:rsid w:val="00874BF1"/>
+    <w:rsid w:val="0089047D"/>
     <w:rsid w:val="00894DA0"/>
     <w:rsid w:val="008A18D2"/>
     <w:rsid w:val="008A18DB"/>
     <w:rsid w:val="008A2BDB"/>
     <w:rsid w:val="008C0CBF"/>
     <w:rsid w:val="009545B8"/>
     <w:rsid w:val="009E5FEF"/>
     <w:rsid w:val="009F0C17"/>
     <w:rsid w:val="00A27E8D"/>
+    <w:rsid w:val="00A27FDA"/>
     <w:rsid w:val="00A30D1D"/>
     <w:rsid w:val="00A32C57"/>
     <w:rsid w:val="00A45389"/>
     <w:rsid w:val="00A94163"/>
     <w:rsid w:val="00A94F49"/>
     <w:rsid w:val="00AE42A1"/>
     <w:rsid w:val="00AF3AA3"/>
     <w:rsid w:val="00AF5277"/>
     <w:rsid w:val="00AF6B1C"/>
     <w:rsid w:val="00B353A9"/>
     <w:rsid w:val="00B42AF1"/>
     <w:rsid w:val="00B519DD"/>
     <w:rsid w:val="00B56655"/>
     <w:rsid w:val="00B63998"/>
     <w:rsid w:val="00B6473B"/>
     <w:rsid w:val="00B64B99"/>
     <w:rsid w:val="00B87920"/>
     <w:rsid w:val="00BA1A48"/>
     <w:rsid w:val="00BB6FF8"/>
     <w:rsid w:val="00BC2759"/>
     <w:rsid w:val="00BD57AE"/>
     <w:rsid w:val="00C06EE9"/>
     <w:rsid w:val="00C101EB"/>
     <w:rsid w:val="00C23951"/>
     <w:rsid w:val="00C31D92"/>
@@ -19109,74 +19071,74 @@
     <w:rsid w:val="00EC72D4"/>
     <w:rsid w:val="00F423A7"/>
     <w:rsid w:val="00F93F32"/>
     <w:rsid w:val="00FB4D8D"/>
     <w:rsid w:val="00FB5ABA"/>
     <w:rsid w:val="00FC556C"/>
     <w:rsid w:val="00FE0069"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="79255AAF"/>
+  <w14:docId w14:val="7E52CB34"/>
   <w15:docId w15:val="{A23BA208-85EB-4506-9484-C11409FFBFB1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19499,50 +19461,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002A2BB3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="008A18D2"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:after="180"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -19880,52 +19843,54 @@
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00B519DD"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D8307D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liestal.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liestal.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -20186,76 +20151,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>6052</Characters>
+  <Pages>1</Pages>
+  <Words>942</Words>
+  <Characters>5939</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
+  <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Baubegehren Kleinbauten</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Leuchter Informatik AG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6999</CharactersWithSpaces>
+  <CharactersWithSpaces>6868</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Baubegehren Kleinbauten</dc:title>
   <dc:creator>Thommen Doris G25</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MAKuerzel">
     <vt:lpwstr>dth</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Titel">
     <vt:lpwstr/>